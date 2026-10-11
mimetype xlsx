--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -502,51 +502,51 @@
         <is>
           <t>Значение</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Версия схемы</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>2026-08-13.5</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Сформировано UTC</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>2026-10-11T19:47:26.769051+00:00</t>
+          <t>2026-10-11T23:55:28.926894+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Раздел</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Карточка записи</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Запрос</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>салметерол</t>
         </is>